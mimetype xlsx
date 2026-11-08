--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -68,51 +68,51 @@
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>2026-09-21</t>
   </si>
   <si>
     <t>DECRETO DE EXONERAÇÃO</t>
   </si>
   <si>
     <t>DECRETO Nº 135, DE 21 DE SETEMBRO DE 2026</t>
   </si>
   <si>
     <t>Dispõe sobre exoneração de Assessor de Gabinete do Gabinete da Prefeita do Município de Amapá, e dá outras providências.</t>
   </si>
   <si>
     <t>GAB</t>
   </si>
   <si>
     <t>Alexsander Pinheiro Melo</t>
   </si>
   <si>
     <t>JTGUUWSULWX3</t>
   </si>
   <si>
-    <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/JmGa8gi75qlPobFKjO0j5djErEOeFeE4MFpu2jh5.pdf</t>
+    <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/pvhwbwFR1RtTMWUfk7YfNGMQuViHOAa8CyQLGgVJ.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1976</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>DECRETO Nº 134, DE 21 DE SETEMBRO DE 2026</t>
   </si>
   <si>
     <t>Dispõe sobre exoneração de Assessora de Gabinete do Gabinete da Prefeita do Município de Amapá, e dá outras providências.</t>
   </si>
   <si>
     <t>Estefany Coutinho Gomes</t>
   </si>
   <si>
     <t>QOBNHDL9DGWC</t>
   </si>
   <si>
     <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/HBxJxWDkzOnoWpXXE6Pl1dX22T6vzlsAGN1jxu6i.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1975</t>
   </si>