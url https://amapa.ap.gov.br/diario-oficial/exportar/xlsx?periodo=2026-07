--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Diário Oficial" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data da Publicação</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Setor</t>
   </si>
   <si>
     <t>Nomes Citados</t>
   </si>
   <si>
     <t>Código Autenticador</t>
   </si>
   <si>
@@ -74,77 +74,146 @@
   <si>
     <t>TERMO ADITIVO</t>
   </si>
   <si>
     <t>1º TERMO ADITIVO - CONTRATO Nº 003-2025-SEMAS/PMA, DE 30 DE JULHO DE 2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em serviços funerários para atendimento a munícipes em situação de vulnerabilidade social, incluindo fornecimento de urnas funerárias, velório, remoção, preparação do corpo ou membros, transporte terrestre local do óbito até o Município de Amapá.</t>
   </si>
   <si>
     <t>SEMAS</t>
   </si>
   <si>
     <t>Sara da Silva Brito</t>
   </si>
   <si>
     <t>J25IRDK4RWB0</t>
   </si>
   <si>
     <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/FmzR7fy0unaSf9BuxJv3v1k0s9FMEEzlYPXN8SAP.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1968</t>
   </si>
   <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>LICENCIAMENTO AMBIENTAL</t>
+  </si>
+  <si>
+    <t>LICENÇA DE OPERAÇÃO (LO) Nº 005/2026-SEMAM/PMA, DE 28 DE JULHO DE 2026</t>
+  </si>
+  <si>
+    <t>A presente Licença de Operação (L.O.) destina-se à atividade de BATEDEIRA DE AÇAÍ "Puríssimo Açaí Marruáz".</t>
+  </si>
+  <si>
+    <t>SEMAM</t>
+  </si>
+  <si>
+    <t>Jozimar dos Santos Souza</t>
+  </si>
+  <si>
+    <t>KLHUDO3UE59F</t>
+  </si>
+  <si>
+    <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/lIquEEbnWyFajC5tu8wrTCNcvca6RVoHxWjGS0V6.pdf</t>
+  </si>
+  <si>
+    <t>https://amapa.ap.gov.br/diario-oficial/2004</t>
+  </si>
+  <si>
     <t>1954</t>
   </si>
   <si>
-    <t>2026-07-28</t>
-[...1 lines deleted...]
-  <si>
     <t>RELAÇÃO</t>
   </si>
   <si>
     <t>RELAÇÃO Nº 001/2026 SEMCULTE/PMA</t>
   </si>
   <si>
     <t>RELAÇÃODOS CANDIDATOS INSCRITOS E HABILITADOS AOEDITAL Nº 001/2026 REFERENTE AOS RECURSOS DA LEI ALDIR BLANC.</t>
   </si>
   <si>
     <t>SEMCULTE</t>
   </si>
   <si>
     <t>EQOO6Q6JGQV8</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/1954-relacao-n-0012026-semcultepma.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1954</t>
   </si>
   <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>LICENÇA DE OPERAÇÃO (LO) Nº 006/2026 - SEMAM/PMA, DE 27 DE JULHO DE 2026</t>
+  </si>
+  <si>
+    <t>A presente Licença de Operação (L.O.) destina-se à atividade plantio de culturas anuais e permanentes, inclusive plantio de açaizais, "RETIRO CORAÇÃO", até 3 hectares, na Comunidade da Agrovila Piquiá.</t>
+  </si>
+  <si>
+    <t>WXKGGJVL4OA0</t>
+  </si>
+  <si>
+    <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/zOJSKUfbhAUPhDvu4ln6iHN3r1ebiY2pc0kurccQ.pdf</t>
+  </si>
+  <si>
+    <t>https://amapa.ap.gov.br/diario-oficial/2003</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO AMBIENTAL (AA) Nº 008/2026-SEMAM/PMA, DE 23 DE JULHO DE 2026</t>
+  </si>
+  <si>
+    <t>Está Autorização Ambiental (A.A) destina-se à atividade de SUPRESSÃO OU PODA VEGETAL ISOLADA DE ESPÉCIE FLORESTAL EM PERIMETRO URBANA de espécie Jambeiro (Syzygium jambos), Ficus (Ficus Benjamina).</t>
+  </si>
+  <si>
+    <t>SN5H3GEMTWOX</t>
+  </si>
+  <si>
+    <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/L0b9rHk2KjdL4dvpR4EqME3CV2UYusZPmYwiMbj7.pdf</t>
+  </si>
+  <si>
+    <t>https://amapa.ap.gov.br/diario-oficial/2002</t>
+  </si>
+  <si>
     <t>1938</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t>PLANO DE SAÚDE</t>
   </si>
   <si>
     <t>PROGRAMA ANUAL DE SAÚDE 2026-SEMSA/PMA</t>
   </si>
   <si>
     <t>A Programação Anual de Saúde (PAS) é o instrumento que operacionaliza as intenções expressas no Plano Municipal de Saúde (PMS) e tem por objetivo anualizar as metas do Plano de Saúde e prever a alocação dos recursos orçamentários a serem executados</t>
   </si>
   <si>
     <t>SEMSA</t>
   </si>
   <si>
     <t>BKJROANV3MTH</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/1938-programa-anual-de-saude-2026-semsa-pma.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1938</t>
@@ -194,120 +263,201 @@
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
     <t>DECRETO N° 119-A DE 10 DE JULHO DE 2026</t>
   </si>
   <si>
     <t>Fica nomeada a Comissão de Avaliação, Julgamento, Coordenação, Acompanhamento e Fiscalização da PNAB – Política Nacional Aldir Blanc de Fomento à Cultura no Município de Amapá..</t>
   </si>
   <si>
     <t>GAB</t>
   </si>
   <si>
     <t>ELANO REZENDE MENDONÇA COSTA, Meriane Gomes Ferreira, MICHELA VIDAL GUILHERME, Eduarda Costa Pantaleão, Marlucia dos Santos Silva</t>
   </si>
   <si>
     <t>178473837774990</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/1940-decreto-n-119-a-de-10-de-julho-de-2026.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1940</t>
   </si>
   <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>LICENÇA DE OPERAÇÃO (LO) Nº 004/2026-SEMAM/PMA, DE 08 DE JULHO DE 2026</t>
+  </si>
+  <si>
+    <t>A presente Licença de Operação (L.O.) destina-se à atividade plantio de culturas anuais e permanentes, inclusive plantio de açaizais, "RETIRO BOM JESUS", até 3 hectares, na Comunidade da Agrovila Piquiá.</t>
+  </si>
+  <si>
+    <t>ZKD4MDVND1CR</t>
+  </si>
+  <si>
+    <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/CP5YCxrQYt2h2sWjm8Wvi0UGMAnl7fgEMfoNelMx.pdf</t>
+  </si>
+  <si>
+    <t>https://amapa.ap.gov.br/diario-oficial/2001</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>LICENÇA DE OPERAÇÃO (LO) Nº 003/2026 - SEMAM/PMA, DE 08 DE JULHO DE 2026</t>
+  </si>
+  <si>
+    <t>A presente Licença de Operação (L.O.) destina-se à atividade plantio de culturas anuais e permanentes, inclusive plantio de açaizais, "SITIO CAMBRAIA BRAGA", até 2 hectares, na Comunidade da Agrovila Piquiá.</t>
+  </si>
+  <si>
+    <t>094ELYOAXJNN</t>
+  </si>
+  <si>
+    <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/EhUpNLzI5MLZ3YYYEVjWTMIU1NQVBMx0AQfyPDpC.pdf</t>
+  </si>
+  <si>
+    <t>https://amapa.ap.gov.br/diario-oficial/2000</t>
+  </si>
+  <si>
     <t>1903</t>
   </si>
   <si>
-    <t>2026-07-08</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO NOMEAÇÃO</t>
   </si>
   <si>
     <t>DECRETO N° 118, DE 08 DE JULHO DE 2026</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação da Assessora Jurídica da Corregedoria Geral do Município de Amapá, e dá outras providências.</t>
   </si>
   <si>
     <t>ANA BEATRIZ MARQUES BARBALHO</t>
   </si>
   <si>
     <t>178352872119204</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/1903-decreto-n-118-de-08-de-julho-de-2026.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1903</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>DECRETO</t>
   </si>
   <si>
     <t>DECRETO N° 119, DE 08 DE JULHO DE 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do valor da Unidade Fiscal do Município (UFM), nos termos do art. 112 da Lei Complementar n. 258/2018.</t>
   </si>
   <si>
     <t>178352918871257</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/1902-decreto-n-119-de-08-de-julho-de-2026.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1902</t>
   </si>
   <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>LICENÇA DE OPERAÇÃO (LO) Nº 002/2026 - SEMAM/PMA, DE 06 DE JULHO DE 2026</t>
+  </si>
+  <si>
+    <t>A presente Licença de Operação (L.O.) destina-se à atividade plantio de culturas anuais e permanentes, inclusive plantio de açaizais, até 2 hectares em área de assentamento, na Comunidade da Agrovila Piquiá.</t>
+  </si>
+  <si>
+    <t>50KJCVFHQT7P</t>
+  </si>
+  <si>
+    <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/jfO9XEYfEWSvGy57ubdMUYUTLJlNFazzNSnQ3OYy.pdf</t>
+  </si>
+  <si>
+    <t>https://amapa.ap.gov.br/diario-oficial/1999</t>
+  </si>
+  <si>
     <t>1904</t>
   </si>
   <si>
     <t>2026-07-03</t>
   </si>
   <si>
     <t>CHAMADA PÚBLICA</t>
   </si>
   <si>
     <t>EDITAL - CHAMADA PÚBLICA Nº001/2026 - SEMCULTE</t>
   </si>
   <si>
     <t>Edital de premiação cultural no âmbito da Política Nacional Aldir Blanc de Fomento à Cultura (PNAB), destinado à seleção e premiação de agentes culturais do Município de Amapá, conforme critérios, condições e procedimentos estabelecidos no instrumento convocatório.</t>
   </si>
   <si>
     <t>178329981060814</t>
   </si>
   <si>
     <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/VTecGscLqVGLqKp2toopdFtaSSsqARKrEKTquf1D.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1904</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>EXTRATO</t>
+  </si>
+  <si>
+    <t>EXTRATO CONTRATO Nº 002/2026-SEMAM, DE 01 DE JULHO DE 2026</t>
+  </si>
+  <si>
+    <t>Locação do Imóvel localizado no Ramal da Agrovila Piquiá, S/N, Lote Rural, Comunidade Piquiá, para abrigar a base da Brigada do PREVFOGO na comunidade do Piquiá.</t>
+  </si>
+  <si>
+    <t>J2N8WFLTAUXY</t>
+  </si>
+  <si>
+    <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/WiOrrUSKSAPey8fIt4mAOiRD5BH9TifoS2Nzy18t.pdf</t>
+  </si>
+  <si>
+    <t>https://amapa.ap.gov.br/diario-oficial/1980</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -636,61 +786,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J10"/>
+  <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A10" sqref="A10:J10"/>
+      <selection activeCell="A16" sqref="A16:J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="80" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -739,270 +889,492 @@
         <v>18</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
+      <c r="G3" t="s">
+        <v>26</v>
+      </c>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>25</v>
+      </c>
+      <c r="G5" t="s">
+        <v>26</v>
       </c>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G6" s="2"/>
+      <c r="G6" s="2" t="s">
+        <v>26</v>
+      </c>
       <c r="H6" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F7" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="2" t="s">
+      <c r="I8" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="H8" s="2" t="s">
+      <c r="J8" s="2" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" t="s">
         <v>69</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="F9" t="s">
+        <v>34</v>
+      </c>
+      <c r="H9" t="s">
         <v>70</v>
       </c>
-      <c r="D9" t="s">
+      <c r="I9" t="s">
         <v>71</v>
       </c>
-      <c r="E9" t="s">
+      <c r="J9" t="s">
         <v>72</v>
-      </c>
-[...10 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="E10" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="H10" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="I10" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>83</v>
+      </c>
+      <c r="B11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
+        <v>85</v>
+      </c>
+      <c r="E11" t="s">
+        <v>86</v>
+      </c>
+      <c r="F11" t="s">
         <v>25</v>
       </c>
-      <c r="G10" s="2"/>
-[...7 lines deleted...]
-        <v>83</v>
+      <c r="G11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H11" t="s">
+        <v>87</v>
+      </c>
+      <c r="I11" t="s">
+        <v>88</v>
+      </c>
+      <c r="J11" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>96</v>
+      </c>
+      <c r="B13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C13" t="s">
+        <v>97</v>
+      </c>
+      <c r="D13" t="s">
+        <v>98</v>
+      </c>
+      <c r="E13" t="s">
+        <v>99</v>
+      </c>
+      <c r="F13" t="s">
+        <v>78</v>
+      </c>
+      <c r="G13" t="s">
+        <v>100</v>
+      </c>
+      <c r="H13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J13" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C15" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" t="s">
+        <v>113</v>
+      </c>
+      <c r="E15" t="s">
+        <v>114</v>
+      </c>
+      <c r="F15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" t="s">
+        <v>26</v>
+      </c>
+      <c r="H15" t="s">
+        <v>115</v>
+      </c>
+      <c r="I15" t="s">
+        <v>116</v>
+      </c>
+      <c r="J15" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>126</v>
+      </c>
+      <c r="B17" t="s">
+        <v>127</v>
+      </c>
+      <c r="C17" t="s">
+        <v>128</v>
+      </c>
+      <c r="D17" t="s">
+        <v>129</v>
+      </c>
+      <c r="E17" t="s">
+        <v>130</v>
+      </c>
+      <c r="F17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" t="s">
+        <v>131</v>
+      </c>
+      <c r="I17" t="s">
+        <v>132</v>
+      </c>
+      <c r="J17" t="s">
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>