--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Diário Oficial" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data da Publicação</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Setor</t>
   </si>
   <si>
     <t>Nomes Citados</t>
   </si>
   <si>
     <t>Código Autenticador</t>
   </si>
   <si>
@@ -206,54 +206,75 @@
   <si>
     <t>LICENCIAMENTO AMBIENTAL</t>
   </si>
   <si>
     <t>LICENÇA DE INSTAÇÃO (LI) Nº 001/2026-SEMAM</t>
   </si>
   <si>
     <t>Construção de duas (2) pontes com cabeceiras modulares em concreto armado e transposição mista.</t>
   </si>
   <si>
     <t>SEMAM</t>
   </si>
   <si>
     <t>PPB Engenharia LTDA, Paulo Raymundo Brigido de Oliveira</t>
   </si>
   <si>
     <t>178162611202058</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/1-licenca-de-instacao-li-no-001-2026-semam.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1</t>
   </si>
   <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO AMBIENTAL (AA) Nº 005/2026-SEMAM/PMA, DE 10 DE JUNHO DE 2026</t>
+  </si>
+  <si>
+    <t>Está Autorização Ambiental (A.A) destina-se à atividade de LIMPEZA DE FAIXA E PODA DE VEGETAÇÃO NA MANUTENÇÃO DE REDE ELÉTRICA DE M/T E B/T.</t>
+  </si>
+  <si>
+    <t>Jozimar dos Santos Souza</t>
+  </si>
+  <si>
+    <t>ZAAYMAFL1ZER</t>
+  </si>
+  <si>
+    <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/KoCvOR19b1xWzI7VNTlTFVjFshhs6T18uVINVaFQ.pdf</t>
+  </si>
+  <si>
+    <t>https://amapa.ap.gov.br/diario-oficial/1997</t>
+  </si>
+  <si>
     <t>2</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026-06-10</t>
   </si>
   <si>
     <t>DECRETO N° 111, DE 10 DE JUNHO DE 2026</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONVOCAÇÃO DA VII CONFERÊNCIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE AMAPÁ/AP.</t>
   </si>
   <si>
     <t>178110298915354</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/2-decreto-n-111-de-10-de-junho-de-2026.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2026-06-05</t>
   </si>
   <si>
     <t>DECRETO Nº 110, DE 05 DE JUNHO DE 2026</t>
   </si>
@@ -693,62 +714,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J13"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A12" sqref="A12:J12"/>
+      <selection activeCell="A14" sqref="A14:J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="80" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
@@ -962,191 +983,221 @@
       </c>
       <c r="F8" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>60</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>62</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>64</v>
       </c>
       <c r="B9" t="s">
         <v>65</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>66</v>
       </c>
       <c r="E9" t="s">
         <v>67</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>59</v>
+      </c>
+      <c r="G9" t="s">
+        <v>68</v>
       </c>
       <c r="H9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C10" s="2"/>
+        <v>65</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>12</v>
+      </c>
       <c r="D10" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="2"/>
-      <c r="H10" s="2"/>
+      <c r="H10" s="2" t="s">
+        <v>75</v>
+      </c>
       <c r="I10" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="C11" t="s">
         <v>79</v>
       </c>
       <c r="D11" t="s">
         <v>80</v>
       </c>
       <c r="E11" t="s">
         <v>81</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
-      <c r="G11" t="s">
+      <c r="I11" t="s">
         <v>82</v>
       </c>
-      <c r="H11" t="s">
+      <c r="J11" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="2" t="s">
+      <c r="D12" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="E12" s="2" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="H12" s="2" t="s">
+      <c r="I12" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="I12" s="2" t="s">
+      <c r="J12" s="2" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C13" t="s">
         <v>94</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>95</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
+        <v>97</v>
+      </c>
+      <c r="H13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I13" t="s">
         <v>99</v>
       </c>
-      <c r="H13" t="s">
+      <c r="J13" t="s">
         <v>100</v>
       </c>
-      <c r="I13" t="s">
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="J13" t="s">
+      <c r="B14" s="2" t="s">
         <v>102</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>