--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Diário Oficial" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data da Publicação</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Setor</t>
   </si>
   <si>
     <t>Nomes Citados</t>
   </si>
   <si>
     <t>Código Autenticador</t>
   </si>
   <si>
@@ -92,56 +92,83 @@
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/1926-portaria-no-28-05-2026-001-gab-pma.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1926</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>PORTARIA Nº 28/05/2.026/002-GAB/PМА</t>
   </si>
   <si>
     <t>AUTORIZAR, Vice-Prefeito do Município de Amapá, para viajar da sede de suas atribuições a Capital do Estado Macapá -AP, no período de 29 à 30/05/2026, em razão do convite para celebrar a inauguração do Parque Residência.</t>
   </si>
   <si>
     <t>DORIVAN DOS SANTOS SOBRAL</t>
   </si>
   <si>
     <t>178338729563905</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1901</t>
   </si>
   <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>LICENCIAMENTO AMBIENTAL</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO AMBIENTAL (AA) Nº 006/2026-SEMAM/PMA, DE 22 DE MAIO DE 2026</t>
+  </si>
+  <si>
+    <t>Está Autorização Ambiental (A.A) destina-se à atividade de SUPRESSÃO OU PODA VEGETAL ISOLADA DE ESPÉCIE FLORESTAL EM PERIMETRO URBANA da espécie Amexeira (Syzygium cumini).</t>
+  </si>
+  <si>
+    <t>SEMAM</t>
+  </si>
+  <si>
+    <t>Jozimar dos Santos Souza</t>
+  </si>
+  <si>
+    <t>0OIXNSQXSX7A</t>
+  </si>
+  <si>
+    <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/iJ8QjCIOhppnM6wL3C3dYgbnBZ1SMsB8LDnf3SVm.pdf</t>
+  </si>
+  <si>
+    <t>https://amapa.ap.gov.br/diario-oficial/1996</t>
+  </si>
+  <si>
     <t>6</t>
   </si>
   <si>
-    <t>2026-05-22</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO</t>
   </si>
   <si>
     <t>DECRETO N° 106, DE 22 DE MAIO DE 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a limitação de empenho e movimentação financeira, estabelece medidas de contingenciamento de despesas com pessoal e dá outras providências, visando a adequação aos limites da Lei de Responsabilidade Fiscal</t>
   </si>
   <si>
     <t>177948725190714</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/6-decreto-n-106-de-22-de-maio-de-2026.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2026-05-21</t>
   </si>
   <si>
     <t>CHAMADA PÚBLICA</t>
@@ -924,53 +951,50 @@
     <t>AUTORIZAR, Secretaria Municipal de Desenvolvimento Rural,do Quadro de Cargo Comissionados desta Prefeitura Municipal de Amapá, para viajar da sede de suas atribuições a Capital do Estado - Macapá-AP, no período de 04 á 08/05 2026...</t>
   </si>
   <si>
     <t>ANA PATRICIA CORDEIRO RAMOS</t>
   </si>
   <si>
     <t>178416079604259</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/1927-portaria-no-05-05-2026-002-gab-pma.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/1927</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
     <t>PORTARIA Nº 01/2026 - SEMAM/PMA</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e designação dos membros da Equipe de Instrução e Formalização de Parcerias para atuação na análise, elaboração e condução dos processos nos termos da Lei Federal n° 13.019, de 31 de julho de 2014, no âmbito da Secretaria Municipal de Meio Ambiente.</t>
-  </si>
-[...1 lines deleted...]
-    <t>SEMAM</t>
   </si>
   <si>
     <t>JOZIMAR DOS SANTOS SOUZA, DANDARA SANTANA MACIEL, JOANE CASTRO PIRES</t>
   </si>
   <si>
     <t>178093215094843</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/30-portaria-n-01-2026-semam-pma.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/30</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>DECRETO N° 084, DE 05 DE MAIO DE 2026</t>
   </si>
   <si>
     <t>Dispõe sobre exoneração do Secretário Especial de Governo da Prefeitura do Município de Amapá, e dá outras providências.</t>
   </si>
   <si>
     <t>Delean dos Santos Gonçalves</t>
   </si>
@@ -1569,61 +1593,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J55"/>
+  <dimension ref="A1:J56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A54" sqref="A54:J54"/>
+      <selection activeCell="A56" sqref="A56:J56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="103.689" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="80" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="130.825" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="157.961" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -1699,1666 +1723,1696 @@
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G4" s="2"/>
+        <v>31</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>32</v>
+      </c>
       <c r="H4" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>50</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>52</v>
       </c>
       <c r="B7" t="s">
         <v>53</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B9" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="H9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I9" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J9" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E11" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>103</v>
+        <v>70</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F15" t="s">
         <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="J15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B17" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="J17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19" t="s">
-        <v>139</v>
+        <v>112</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
       <c r="G19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B21" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="C21" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E21" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H21" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I21" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="J21" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="G22" s="2"/>
+        <v>15</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>165</v>
+      </c>
       <c r="H22" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="I23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B25" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C25" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D25" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E25" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="F25" t="s">
         <v>15</v>
       </c>
       <c r="G25" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="H25" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="I25" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="J25" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B27" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C27" t="s">
-        <v>194</v>
+        <v>37</v>
       </c>
       <c r="D27" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E27" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H27" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="I27" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="J27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B29" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C29" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="D29" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E29" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="H29" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="I29" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="J29" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="2" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G30" s="2"/>
+      <c r="G30" s="2" t="s">
+        <v>219</v>
+      </c>
       <c r="H30" s="2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B31" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C31" t="s">
-        <v>194</v>
+        <v>224</v>
       </c>
       <c r="D31" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="E31" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="F31" t="s">
         <v>15</v>
       </c>
-      <c r="G31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="I31" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="J31" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>28</v>
+        <v>203</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>156</v>
+        <v>233</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B33" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C33" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D33" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E33" t="s">
-        <v>177</v>
+        <v>239</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="G33" t="s">
-        <v>236</v>
+        <v>165</v>
       </c>
       <c r="H33" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="I33" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="J33" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="2" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>194</v>
+        <v>37</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B35" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C35" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="D35" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E35" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="F35" t="s">
         <v>15</v>
       </c>
       <c r="G35" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="H35" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="I35" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="J35" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="2" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>254</v>
+        <v>205</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G36" s="2"/>
+      <c r="G36" s="2" t="s">
+        <v>257</v>
+      </c>
       <c r="H36" s="2" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B37" t="s">
-        <v>259</v>
+        <v>177</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>224</v>
       </c>
       <c r="D37" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E37" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F37" t="s">
         <v>15</v>
       </c>
-      <c r="G37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="I37" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="J37" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>23</v>
+        <v>271</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B39" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C39" t="s">
         <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E39" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F39" t="s">
         <v>15</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="H39" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="I39" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="J39" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="2" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>283</v>
+        <v>23</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="J40" s="2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B41" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C41" t="s">
         <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E41" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="F41" t="s">
         <v>15</v>
       </c>
       <c r="G41" t="s">
-        <v>91</v>
+        <v>292</v>
       </c>
       <c r="H41" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="I41" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="J41" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="2" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>296</v>
+        <v>100</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="J42" s="2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B43" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C43" t="s">
-        <v>301</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E43" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F43" t="s">
-        <v>304</v>
+        <v>15</v>
       </c>
       <c r="G43" t="s">
         <v>305</v>
       </c>
       <c r="H43" t="s">
         <v>306</v>
       </c>
       <c r="I43" t="s">
         <v>307</v>
       </c>
       <c r="J43" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="2" t="s">
         <v>309</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>194</v>
+        <v>310</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B45" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C45" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="D45" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E45" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F45" t="s">
         <v>15</v>
       </c>
       <c r="G45" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="H45" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="I45" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="J45" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="2" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>323</v>
+        <v>224</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B47" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C47" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D47" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E47" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F47" t="s">
-        <v>333</v>
+        <v>15</v>
+      </c>
+      <c r="G47" t="s">
+        <v>320</v>
       </c>
       <c r="H47" t="s">
         <v>334</v>
       </c>
       <c r="I47" t="s">
         <v>335</v>
       </c>
       <c r="J47" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="2" t="s">
         <v>337</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>28</v>
+        <v>338</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="G48" s="2" t="s">
         <v>341</v>
       </c>
+      <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>342</v>
       </c>
       <c r="I48" s="2" t="s">
         <v>343</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>345</v>
       </c>
       <c r="B49" t="s">
+        <v>283</v>
+      </c>
+      <c r="C49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49" t="s">
         <v>346</v>
       </c>
-      <c r="C49" t="s">
+      <c r="E49" t="s">
         <v>347</v>
       </c>
-      <c r="D49" t="s">
+      <c r="F49" t="s">
         <v>348</v>
       </c>
-      <c r="E49" t="s">
+      <c r="G49" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="H49" t="s">
         <v>350</v>
       </c>
       <c r="I49" t="s">
         <v>351</v>
       </c>
       <c r="J49" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2" t="s">
         <v>353</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>194</v>
+        <v>355</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>15</v>
+        <v>341</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B51" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C51" t="s">
-        <v>360</v>
+        <v>203</v>
       </c>
       <c r="D51" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E51" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F51" t="s">
-        <v>363</v>
+        <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>364</v>
       </c>
       <c r="I51" t="s">
         <v>365</v>
       </c>
       <c r="J51" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="2" t="s">
         <v>367</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>215</v>
+        <v>368</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>15</v>
+        <v>371</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B53" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C53" t="s">
-        <v>374</v>
+        <v>224</v>
       </c>
       <c r="D53" t="s">
-        <v>361</v>
+        <v>376</v>
       </c>
       <c r="E53" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="F53" t="s">
-        <v>376</v>
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
       <c r="I53" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="J53" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="2" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>380</v>
+        <v>354</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>12</v>
+        <v>382</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="I54" s="2" t="s">
         <v>385</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>387</v>
       </c>
       <c r="B55" t="s">
         <v>388</v>
       </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" t="s">
         <v>389</v>
       </c>
       <c r="E55" t="s">
         <v>390</v>
       </c>
       <c r="F55" t="s">
         <v>15</v>
       </c>
       <c r="G55" t="s">
         <v>391</v>
       </c>
       <c r="H55" t="s">
         <v>392</v>
       </c>
       <c r="I55" t="s">
         <v>393</v>
       </c>
       <c r="J55" t="s">
         <v>394</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>