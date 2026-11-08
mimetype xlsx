--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Diário Oficial" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data da Publicação</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Setor</t>
   </si>
   <si>
     <t>Nomes Citados</t>
   </si>
   <si>
     <t>Código Autenticador</t>
   </si>
   <si>
@@ -410,54 +410,81 @@
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/71</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>DECRETO Nº 056, DE 13 DE MARÇO DE 2026</t>
   </si>
   <si>
     <t>Concede gratificação por tempo integral e dedicação exclusiva (GDE), no percentual de 50% a servidora que abaixo especifica e dá outras providências.</t>
   </si>
   <si>
     <t>Thais Costa Gomes</t>
   </si>
   <si>
     <t>177343163844216</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/70-decreto-no-056-de-13-de-marco-de-2026.pdf</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/70</t>
   </si>
   <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>LICENCIAMENTO AMBIENTAL</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO AMBIENTAL (AA) Nº 004/2026 - SEMAM/PMA, DE 12 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>Está Autorização Ambiental (A.A) destina-se à atividade de SUPRESSÃO OU PODA VEGETAL ISOLADA DE ESPÉCIE FLORESTAL EM PERIMETRO URBANA da espécie FICUS (Ficus benjamina).</t>
+  </si>
+  <si>
+    <t>SEMAM</t>
+  </si>
+  <si>
+    <t>Luciana Maciel da Silva</t>
+  </si>
+  <si>
+    <t>RZAA1T1BUYQS</t>
+  </si>
+  <si>
+    <t>https://wellcontrol.pma.app.br/uploads/diario-oficial/ejiEM7we41H5MXkYvPLAkRngSnHw4SkVHDe8IndC.pdf</t>
+  </si>
+  <si>
+    <t>https://amapa.ap.gov.br/diario-oficial/1995</t>
+  </si>
+  <si>
     <t>79</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026-03-12</t>
   </si>
   <si>
     <t>CALENDÁRIO</t>
   </si>
   <si>
     <t>CALENDÁRIO ESCOLAR - EDUCAÇÃO INFANTIL 2026</t>
   </si>
   <si>
     <t>Calendário Escolar - Educação Infantil 2026</t>
   </si>
   <si>
     <t>CMEAP</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/uploads/diario-oficial/wix/2026/79-calendario-escolar-educacao-infantil-2026.pptx</t>
   </si>
   <si>
     <t>https://amapa.ap.gov.br/diario-oficial/79</t>
   </si>
   <si>
     <t>78</t>
   </si>
@@ -1017,62 +1044,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J28"/>
+  <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A28" sqref="A28:J28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="80" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="149.678" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
@@ -1592,361 +1619,393 @@
         <v>130</v>
       </c>
       <c r="J17" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>135</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="G18" s="2"/>
+      <c r="G18" s="2" t="s">
+        <v>138</v>
+      </c>
       <c r="H18" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19" t="s">
         <v>133</v>
       </c>
       <c r="C19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F19" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="H19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="I19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="J19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B21" t="s">
         <v>133</v>
       </c>
       <c r="C21" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="D21" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E21" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="H21" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="I21" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="J21" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>100</v>
+        <v>163</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23" t="s">
         <v>133</v>
       </c>
       <c r="C23" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E23" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F23" t="s">
-        <v>137</v>
+        <v>172</v>
       </c>
       <c r="H23" t="s">
-        <v>138</v>
+        <v>173</v>
       </c>
       <c r="I23" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="J23" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="2" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>176</v>
+        <v>146</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>177</v>
+        <v>147</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25" t="s">
-        <v>181</v>
+        <v>133</v>
       </c>
       <c r="C25" t="s">
         <v>182</v>
       </c>
       <c r="D25" t="s">
         <v>183</v>
       </c>
       <c r="E25" t="s">
         <v>184</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>185</v>
       </c>
       <c r="H25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="J25" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>154</v>
+        <v>191</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B27" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="C27" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="D27" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E27" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F27" t="s">
         <v>113</v>
       </c>
       <c r="G27" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="H27" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="I27" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="J27" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>206</v>
+        <v>113</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>208</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>209</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>210</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>211</v>
+      </c>
+      <c r="B29" t="s">
+        <v>212</v>
+      </c>
+      <c r="C29" t="s">
+        <v>163</v>
+      </c>
+      <c r="D29" t="s">
+        <v>213</v>
+      </c>
+      <c r="E29" t="s">
+        <v>214</v>
+      </c>
+      <c r="F29" t="s">
+        <v>215</v>
+      </c>
+      <c r="G29" t="s">
+        <v>216</v>
+      </c>
+      <c r="H29" t="s">
+        <v>217</v>
+      </c>
+      <c r="I29" t="s">
+        <v>218</v>
+      </c>
+      <c r="J29" t="s">
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>